--- v0 (2026-06-13)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -404,51 +404,57 @@
   <si>
     <t>Il développe des applications décentralisées (DApps) qui fonctionnent sur une blockchain, garantissant ainsi la sécurité et la transparence des données.</t>
   </si>
   <si>
     <t>Il analyse et renforce la sécurité des réseaux blockchain, en s'assurant que les smart contracts et les DApps sont protégés contre les attaques et les vulnérabilités.</t>
   </si>
   <si>
     <t>Il s'assure que la blockchain est constamment mise à jour et optimisée pour répondre aux besoins changeants des utilisateurs et aux évolutions technologiques.</t>
   </si>
   <si>
     <t>Il supervise le développement d'une nouvelle blockchain pour une banque, en gérant l'équipe de développement, en planifiant les sprints et en validant l'atteinte des objectifs</t>
   </si>
   <si>
     <t>Il évalue comment l'intégration d'une blockchain pour les transactions immobilières pourrait réduire les coûts de transaction et les délais de clôture.</t>
   </si>
   <si>
     <t>Il explore de nouvelles façons d'appliquer la technologie blockchain dans divers domaines tels que la finance, la santé, la logistique, etc.</t>
   </si>
   <si>
     <t>Il collabore avec une équipe distribuée à travers le monde pour construire une plateforme d'échange de cryptomonnaies, et utilise les outils de collaboration en ligne et de gestion de projet pour communiquer et coordonner le travail de l'équipe.</t>
   </si>
   <si>
     <t>Il rédige la documentation technique pour une API de blockchain en anglais, afin de promouvoir l'appropriation par des développeurs.</t>
   </si>
   <si>
+    <t>Concepteur Développeur de Solutions Blockchain</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>RNCP41312</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>M1802 : Expertise et support en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1802</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -959,86 +965,92 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>74</v>
       </c>
       <c r="T2" t="s">
         <v>85</v>
       </c>
       <c r="U2" t="s">
         <v>96</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>96</v>
       </c>
       <c r="X2" t="s">
         <v>107</v>
       </c>
       <c r="Y2" t="s">
         <v>119</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AB2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AC2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>3507</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>75</v>
       </c>
       <c r="T3" t="s">
         <v>86</v>
       </c>
       <c r="U3" t="s">
         <v>97</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>86</v>
       </c>
       <c r="X3" t="s">
         <v>108</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>3507</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>76</v>
       </c>
       <c r="T4" t="s">
         <v>87</v>
       </c>
       <c r="U4" t="s">
         <v>98</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">