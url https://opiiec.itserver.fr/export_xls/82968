--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -404,192 +404,102 @@
   <si>
     <t>Afin d'améliorer la productivité et la précision des résultats, il intègre des outils de Data Science dans sa proposition de valeur, lorsque cela est pertinent économiquement pour le client et la société</t>
   </si>
   <si>
     <t>Lors d'une restitution client, le Directeur clientèle coordonne la pertinence et la cohérence de livrables complexes, prend du recul pour accompagner le client dans ses décisions</t>
   </si>
   <si>
     <t>Dans son analyse des scénarios marketing possibles, il prend en compte les opportunités et les menaces d'un secteur ou d'un client pour adapter sa préconisation</t>
   </si>
   <si>
     <t>Lors d'une soutenance de proposition commerciale, il développe le contexte client qu'il connaît afin de démontrer la dimension sur-mesure de l'offre</t>
   </si>
   <si>
     <t>Il effectue un cadrage de stratégie d'études auprès d'un ensemble d'interlocuteurs multinationaux</t>
   </si>
   <si>
     <t>Lors du cadrage des moyens d'étude, il identifie les marqueurs culturels et facteurs de contexte qui pourraient impacter le déroulement d'une prestation à l'international</t>
   </si>
   <si>
     <t>En préparation d'un projet d'études long, il développe la montée en compétences et la répartition des décisions afin que chaque membre de l'équipe voit son autonomie progresser</t>
   </si>
   <si>
     <t>Lors de la reconduction d'études (ex : panels consommateurs), il répond aux demandes client sur la proposition de renouvellement et participe à la finalisation d'un accord, en collaboration avec le Directeur de département Études</t>
   </si>
   <si>
-    <t>Directeur commercial marketing et stratégie digitale</t>
-[...13 lines deleted...]
-  <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
-    <t>Manager de la stratégie commerciale</t>
-[...2 lines deleted...]
-    <t>Manager du développement commercial</t>
+    <t>Chargé de développement commercial et marketing</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
   </si>
   <si>
     <t>Responsable commerce retail</t>
   </si>
   <si>
-    <t>Responsable du développement commercial</t>
-[...58 lines deleted...]
-  <si>
     <t>RNCP38131</t>
   </si>
   <si>
-    <t>RNCP36518</t>
-[...2 lines deleted...]
-    <t>RNCP36149</t>
+    <t>RNCP38025</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP37332</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
   </si>
   <si>
     <t>RNCP37787</t>
-  </si>
-[...43 lines deleted...]
-    <t>RNCP38286</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -899,51 +809,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK25"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1097,574 +1007,424 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="AB2" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="AC2" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1202</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1202</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1202</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1202</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
         <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1202</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>4</v>
       </c>
       <c r="W7" t="s">
         <v>105</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
         <v>129</v>
       </c>
       <c r="Z7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1202</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
       <c r="Y8" t="s">
         <v>130</v>
       </c>
       <c r="Z8" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1202</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
       <c r="Y9" t="s">
         <v>131</v>
       </c>
       <c r="Z9" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1202</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>84</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
       <c r="Y10" t="s">
         <v>132</v>
       </c>
       <c r="Z10" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1202</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1202</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1202</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...136 lines deleted...]
-        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>