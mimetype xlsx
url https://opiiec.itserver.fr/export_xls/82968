--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -404,102 +404,102 @@
   <si>
     <t>Afin d'améliorer la productivité et la précision des résultats, il intègre des outils de Data Science dans sa proposition de valeur, lorsque cela est pertinent économiquement pour le client et la société</t>
   </si>
   <si>
     <t>Lors d'une restitution client, le Directeur clientèle coordonne la pertinence et la cohérence de livrables complexes, prend du recul pour accompagner le client dans ses décisions</t>
   </si>
   <si>
     <t>Dans son analyse des scénarios marketing possibles, il prend en compte les opportunités et les menaces d'un secteur ou d'un client pour adapter sa préconisation</t>
   </si>
   <si>
     <t>Lors d'une soutenance de proposition commerciale, il développe le contexte client qu'il connaît afin de démontrer la dimension sur-mesure de l'offre</t>
   </si>
   <si>
     <t>Il effectue un cadrage de stratégie d'études auprès d'un ensemble d'interlocuteurs multinationaux</t>
   </si>
   <si>
     <t>Lors du cadrage des moyens d'étude, il identifie les marqueurs culturels et facteurs de contexte qui pourraient impacter le déroulement d'une prestation à l'international</t>
   </si>
   <si>
     <t>En préparation d'un projet d'études long, il développe la montée en compétences et la répartition des décisions afin que chaque membre de l'équipe voit son autonomie progresser</t>
   </si>
   <si>
     <t>Lors de la reconduction d'études (ex : panels consommateurs), il répond aux demandes client sur la proposition de renouvellement et participe à la finalisation d'un accord, en collaboration avec le Directeur de département Études</t>
   </si>
   <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
+  </si>
+  <si>
+    <t>Responsable commerce retail</t>
+  </si>
+  <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Responsable du développement commercial</t>
-[...8 lines deleted...]
-    <t>Responsable commerce retail</t>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
+  </si>
+  <si>
+    <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37332</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...10 lines deleted...]
-    <t>RNCP37787</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">