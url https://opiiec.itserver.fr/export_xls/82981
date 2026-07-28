--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -415,111 +415,93 @@
   <si>
     <t>Pour un organisme de formation, lors de la préparation d'un forum, il peut être en charge de la vérification des stocks de matériel, ou encore de la planification des installations, etc.</t>
   </si>
   <si>
     <t>Il applique les normes liées à la sécurité de circulation du public et du personnel au sein de la structure (ex : installation de panneaux d'affichage réglementaires obligatoires, etc.).</t>
   </si>
   <si>
     <t>Dans un cabinet d'avocat, il priorise ses activités et missions selon les besoins et urgences de son responsable hiérarchique.</t>
   </si>
   <si>
     <t>Lors d'une conférence, il prend en charge l'accueil des participants et adapte son mode de communication et d'organisation aux acteurs reçus.</t>
   </si>
   <si>
     <t>Au sein d'un hôtel, pour l'organisation d'un séminaire, il prend en charge les réservations et gère la mise en place de la restauration ou encore des véhicules de transport pour les clients.</t>
   </si>
   <si>
     <t>Au sein d'un cabinet notarial, il maîtrise les règles législatives liées à la documentation administrative et adapte la rédaction de supports spécifiques dans le respect des normes.</t>
   </si>
   <si>
     <t>Dans un garage automobile, il maîtrise les logiciels de bureautique et internet liés à la gestion administrative de l'entreprise.</t>
   </si>
   <si>
     <t>Au sein d'une association, il élabore les devis liés à l'achat de matériaux spécifiques.</t>
   </si>
   <si>
+    <t>Assistant de gestion</t>
+  </si>
+  <si>
+    <t>Assistant de gestion et d'administration d'entreprise</t>
+  </si>
+  <si>
+    <t>Assistant en management opérationnel</t>
+  </si>
+  <si>
+    <t>Secrétaire assistant</t>
+  </si>
+  <si>
+    <t>Adjoint de dirigeant d'entreprise artisanale</t>
+  </si>
+  <si>
+    <t>Secrétaire comptable</t>
+  </si>
+  <si>
     <t>Support à l'action managériale</t>
   </si>
   <si>
-    <t>Adjoint de dirigeant d'entreprise artisanale</t>
-[...17 lines deleted...]
-    <t>Assistant de gestion des petites entreprises</t>
+    <t>RNCP36521</t>
+  </si>
+  <si>
+    <t>RNCP36523</t>
+  </si>
+  <si>
+    <t>RNCP36390</t>
+  </si>
+  <si>
+    <t>RNCP36833</t>
+  </si>
+  <si>
+    <t>RNCP38037</t>
+  </si>
+  <si>
+    <t>RNCP38289</t>
+  </si>
+  <si>
+    <t>RNCP37123</t>
   </si>
   <si>
     <t>RNCP38364</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34143</t>
   </si>
   <si>
     <t>M1607 : Secrétariat</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1607</t>
   </si>
   <si>
     <t>M1604 : Assistanat de direction</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1604</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1030,422 +1012,398 @@
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="Z2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AB2" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="AC2" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="AD2" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="AE2" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>5502</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>77</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>5502</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>66</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>5502</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>79</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>5502</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6" t="s">
         <v>68</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
         <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>5502</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>69</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="Z7" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>5502</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
       <c r="Y8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Z8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>5502</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
       <c r="Y9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z9" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>5502</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10" t="s">
         <v>72</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>5502</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>5502</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>1</v>
       </c>
       <c r="W12" t="s">
         <v>74</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>5502</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>2</v>
       </c>
       <c r="W13" t="s">