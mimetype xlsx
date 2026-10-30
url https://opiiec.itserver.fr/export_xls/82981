--- v2 (2026-09-12)
+++ v3 (2026-10-30)
@@ -415,93 +415,93 @@
   <si>
     <t>Pour un organisme de formation, lors de la préparation d'un forum, il peut être en charge de la vérification des stocks de matériel, ou encore de la planification des installations, etc.</t>
   </si>
   <si>
     <t>Il applique les normes liées à la sécurité de circulation du public et du personnel au sein de la structure (ex : installation de panneaux d'affichage réglementaires obligatoires, etc.).</t>
   </si>
   <si>
     <t>Dans un cabinet d'avocat, il priorise ses activités et missions selon les besoins et urgences de son responsable hiérarchique.</t>
   </si>
   <si>
     <t>Lors d'une conférence, il prend en charge l'accueil des participants et adapte son mode de communication et d'organisation aux acteurs reçus.</t>
   </si>
   <si>
     <t>Au sein d'un hôtel, pour l'organisation d'un séminaire, il prend en charge les réservations et gère la mise en place de la restauration ou encore des véhicules de transport pour les clients.</t>
   </si>
   <si>
     <t>Au sein d'un cabinet notarial, il maîtrise les règles législatives liées à la documentation administrative et adapte la rédaction de supports spécifiques dans le respect des normes.</t>
   </si>
   <si>
     <t>Dans un garage automobile, il maîtrise les logiciels de bureautique et internet liés à la gestion administrative de l'entreprise.</t>
   </si>
   <si>
     <t>Au sein d'une association, il élabore les devis liés à l'achat de matériaux spécifiques.</t>
   </si>
   <si>
+    <t>Assistant de gestion</t>
+  </si>
+  <si>
+    <t>Assistant de gestion et d'administration d'entreprise</t>
+  </si>
+  <si>
+    <t>Assistant en management opérationnel</t>
+  </si>
+  <si>
     <t>Secrétaire assistant</t>
   </si>
   <si>
     <t>Adjoint de dirigeant d'entreprise artisanale</t>
   </si>
   <si>
     <t>Secrétaire comptable</t>
   </si>
   <si>
     <t>Support à l'action managériale</t>
   </si>
   <si>
-    <t>Assistant de gestion</t>
-[...5 lines deleted...]
-    <t>Assistant en management opérationnel</t>
+    <t>RNCP36523</t>
+  </si>
+  <si>
+    <t>RNCP36390</t>
+  </si>
+  <si>
+    <t>RNCP36833</t>
   </si>
   <si>
     <t>RNCP38037</t>
   </si>
   <si>
     <t>RNCP38289</t>
   </si>
   <si>
     <t>RNCP37123</t>
   </si>
   <si>
     <t>RNCP38364</t>
   </si>
   <si>
     <t>RNCP36521</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP36833</t>
   </si>
   <si>
     <t>M1607 : Secrétariat</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1607</t>
   </si>
   <si>
     <t>M1604 : Assistanat de direction</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1604</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1164,156 +1164,156 @@
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6" t="s">
         <v>68</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="Z6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>5502</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>69</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Z7" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>5502</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
       <c r="Y8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z8" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>5502</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
       <c r="Y9" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="Z9" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>5502</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">