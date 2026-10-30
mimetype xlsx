--- v1 (2026-07-28)
+++ v2 (2026-10-30)
@@ -425,60 +425,60 @@
   <si>
     <t>Pour la livraison d'une clinique, il effectue des arbitrages et directives nécessaires au respect des dispositions du marché et à la conformité des livrables</t>
   </si>
   <si>
     <t>Il est l'interlocuteur privilégié du Maître d'ouvrage et rédige les documents demandés avec les besoins du marché, pour un projet de construction bois</t>
   </si>
   <si>
     <t>Sur un projet de tunnel, il encadre les équipes chantier et met en place une cohésion d'équipe pour atteindre les objectifs fixés</t>
   </si>
   <si>
     <t>Il veille au respect du calendrier général de l'opération en coordination avec le planificateur OPC, pour la rénovation d'une rame de métro</t>
   </si>
   <si>
     <t>Pour les travaux de maintenance de puits de forage, il prévient les problèmes techniques et anticipe des plans correctifs</t>
   </si>
   <si>
     <t>Il anime les réunions de chantier et favorise les échanges entre les intérimaires, les entreprises sous-traitantes et ses collaborateurs. Pour cela, il utilise les documents dans l'espace numérique commun</t>
   </si>
   <si>
     <t>Il échange avec les autres directeurs de travaux sur un projet de construction d'une tour en Norvège</t>
   </si>
   <si>
     <t>Il suit la mise en œuvre de plusieurs chantiers, par la coordination des collaborateurs et la gestion du budget et du planning</t>
   </si>
   <si>
+    <t>Directeur de projet en énergie (MS)</t>
+  </si>
+  <si>
     <t>Chargé d'affaires réseaux</t>
   </si>
   <si>
-    <t>Directeur de projet en énergie (MS)</t>
+    <t>RNCP38009</t>
   </si>
   <si>
     <t>RNCP38128</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38009</t>
   </si>
   <si>
     <t>F1201 : Conduite de travaux du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1201</t>
   </si>
   <si>
     <t>F1202 : Direction de chantier du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>