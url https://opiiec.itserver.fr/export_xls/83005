--- v2 (2026-09-12)
+++ v3 (2026-10-30)
@@ -412,102 +412,102 @@
   <si>
     <t>Il met en place des outils de formation HSE pour intégrer les bonnes pratiques aux processus de travail</t>
   </si>
   <si>
     <t>Dans une gestion de crise, il présente la dangerosité d'un édifice aux acteurs locaux, tout en respectant la confidentialité des informations techniques</t>
   </si>
   <si>
     <t>Il participe à l'international à des groupes de travail sur les thèmes relatifs à la sécurité nucléaire</t>
   </si>
   <si>
     <t>Il analyse les exigences du cahier des charges de la MOA, pour la mise en place de la sécurité ferroviaire, pour des tests</t>
   </si>
   <si>
     <t>Il évalue la sûreté d'un ouvrage d'art et identifie les opérations de maintenance qu'il transmet sous forme de rapport rédigé</t>
   </si>
   <si>
     <t>Il intègre les recommandations techniques en matière d'exigences environnementales, conformément aux directives européennes</t>
   </si>
   <si>
     <t>Il contrôle la conformité des dispositifs de sécurité dans une industrie agroalimentaire et indique les améliorations à apporter</t>
   </si>
   <si>
     <t>Il participe au groupe de travail national, sur les mesures de sécurité dans les transports urbains</t>
   </si>
   <si>
+    <t>Manager hygiène sécurité environnement (HSE)</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Responsable qualité hygiène sécurité environnement</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Responsable qualité, santé, sécurité, environnement</t>
+  </si>
+  <si>
     <t>Manager qualité sécurité environnement</t>
   </si>
   <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
     <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
   </si>
   <si>
     <t>Technicien de maintenance et de travaux en systèmes de sécurité incendie</t>
   </si>
   <si>
-    <t>Manager hygiène sécurité environnement (HSE)</t>
-[...11 lines deleted...]
-    <t>Responsable qualité, santé, sécurité, environnement</t>
+    <t>RNCP38510</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP37656</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP35862</t>
   </si>
   <si>
     <t>RNCP36851</t>
   </si>
   <si>
     <t>RNCP36916</t>
   </si>
   <si>
     <t>RNCP36225</t>
   </si>
   <si>
     <t>RNCP37294</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP35862</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">