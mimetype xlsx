--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -401,87 +401,60 @@
   <si>
     <t>Lors de la sortie d'une norme française sur les plastiques utilisés pour les jouets, il anticipe les conséquences pour la sortie de la nouvelle gamme prévue pour la fin de l'année</t>
   </si>
   <si>
     <t>Il respecte et fait respecter le cadre d'intervention d'un laboratoire pharmaceutique, en rappelant les exigences et enjeux de marché de l'entreprise</t>
   </si>
   <si>
     <t>Il programme des phases de test pour les produits alimentaires d'une nouvelle gamme, pour un major de la grande distribution</t>
   </si>
   <si>
     <t>Il réalise des tests auprès des consommateurs, pour vérifier la conformité des vêtements conçus pour la pratique de la nage sportive</t>
   </si>
   <si>
     <t>Avec le Spécialiste R&amp;D, il mène des entretiens à l'aide de volontaires, pour récolter des informations sur les comportements autour d'une technologie</t>
   </si>
   <si>
     <t>Il teste de nouveaux process pour définir de nouvelles procédures et ainsi, optimiser l'utilisation des matières premières</t>
   </si>
   <si>
     <t>Il assure la coordination des équipes de Techniciens de laboratoire, chacun dans leur spécialité, pour réaliser un nouveau prototype de casque audio</t>
   </si>
   <si>
     <t>Il effectue une veille permanente avec ses équipes et définit des axes de recherche dans les processus de travail</t>
   </si>
   <si>
+    <t>Génie Chimique, Génie des Procédés : Contrôle, Pilotage et Optimisation des Procédés</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Génie Chimique, Génie des Procédés : Contrôle, Pilotage et Optimisation des Procédés</t>
-[...8 lines deleted...]
-    <t>Maintenance et technologie : contrôle industriel (fiche nationale)</t>
+    <t>RNCP35372</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30089</t>
   </si>
   <si>
     <t>H1501 : Direction de laboratoire d'analyse industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1501</t>
   </si>
   <si>
     <t>H1210 : Intervention technique en études, recherche et développement</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1210</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,212 +968,185 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC2" t="s">
         <v>128</v>
       </c>
-      <c r="AB2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD2" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2604</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3" t="s">
         <v>100</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2604</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
-      <c r="Y4" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2604</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
-      <c r="Y5" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2604</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2604</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>4</v>
       </c>
       <c r="W7" t="s">