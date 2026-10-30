--- v1 (2026-09-12)
+++ v2 (2026-10-30)
@@ -401,60 +401,60 @@
   <si>
     <t>Lors de la sortie d'une norme française sur les plastiques utilisés pour les jouets, il anticipe les conséquences pour la sortie de la nouvelle gamme prévue pour la fin de l'année</t>
   </si>
   <si>
     <t>Il respecte et fait respecter le cadre d'intervention d'un laboratoire pharmaceutique, en rappelant les exigences et enjeux de marché de l'entreprise</t>
   </si>
   <si>
     <t>Il programme des phases de test pour les produits alimentaires d'une nouvelle gamme, pour un major de la grande distribution</t>
   </si>
   <si>
     <t>Il réalise des tests auprès des consommateurs, pour vérifier la conformité des vêtements conçus pour la pratique de la nage sportive</t>
   </si>
   <si>
     <t>Avec le Spécialiste R&amp;D, il mène des entretiens à l'aide de volontaires, pour récolter des informations sur les comportements autour d'une technologie</t>
   </si>
   <si>
     <t>Il teste de nouveaux process pour définir de nouvelles procédures et ainsi, optimiser l'utilisation des matières premières</t>
   </si>
   <si>
     <t>Il assure la coordination des équipes de Techniciens de laboratoire, chacun dans leur spécialité, pour réaliser un nouveau prototype de casque audio</t>
   </si>
   <si>
     <t>Il effectue une veille permanente avec ses équipes et définit des axes de recherche dans les processus de travail</t>
   </si>
   <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
     <t>Génie Chimique, Génie des Procédés : Contrôle, Pilotage et Optimisation des Procédés</t>
   </si>
   <si>
-    <t>Ecole d'ingénieur, master scientifique</t>
+    <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP35372</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99999</t>
   </si>
   <si>
     <t>H1501 : Direction de laboratoire d'analyse industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1501</t>
   </si>
   <si>
     <t>H1210 : Intervention technique en études, recherche et développement</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1210</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>