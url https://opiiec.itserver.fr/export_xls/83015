--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -415,56 +415,50 @@
     <t>Lorsqu'il présente son diagnostic au client, il l'adapte aux dernières préconisations liées au secteur industriel en matière d'exposition aux vapeurs, et à la règlementation imposée</t>
   </si>
   <si>
     <t>Lors de la réalisation d'un audit, il vérifie le respect des normes de sécurité et la mise en conformité des outils de travail des salariés</t>
   </si>
   <si>
     <t>Pour la rédaction des rapports de diagnostic, il utilise, voire maîtrise les logiciels de traitement de texte et de présentation visuelles ou statistiques</t>
   </si>
   <si>
     <t>Dans le domaine industriel, il suit le rythme de travail des salariés et respecte les cadences, pour limiter l'impact de son intervention sur la production</t>
   </si>
   <si>
     <t>Il effectue une veille, recherche toutes les innovations et se renseigne sur les modalités de leur utilisation, adaptation et installation</t>
   </si>
   <si>
     <t>Suite à l'audit, il priorise les axes d'amélioration et propose des solutions adaptées au contexte de l'entreprise</t>
   </si>
   <si>
     <t>Auprès d'un cabinet médical, il s'assure du bon respect des normes de sécurité, d'hygiène et d'environnement</t>
   </si>
   <si>
     <t>Ergonomie (fiche nationale)</t>
   </si>
   <si>
     <t>RNCP38544</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/31807</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
   <si>
     <t>K2401 : Recherche en sciences de l'homme et de la société</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2401</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -981,60 +975,60 @@
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
         <v>124</v>
       </c>
       <c r="AB2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD2" t="s">
         <v>127</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AE2" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2306</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
@@ -1055,59 +1049,50 @@
         <v>2306</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>89</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2306</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">