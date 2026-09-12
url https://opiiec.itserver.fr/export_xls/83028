--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -415,216 +415,108 @@
   <si>
     <t>Sur le site d'exploitation , il contrôle l'application des règles relatives à l'hygiène, à la sécurité et aux conditions de travail et à l'accessibilité des personnes en situation de handicap</t>
   </si>
   <si>
     <t>Il exécute et suit les opérations de maintien en condition opérationnelle dans le respect des normes, des règles et des directives applicables</t>
   </si>
   <si>
     <t>Lors de la réponse à projet, il est responsable de la rédaction du cahier des charges où il traite l'aspect de mise en œuvre technique, d'organisation de réalisation et d'apport matériel</t>
   </si>
   <si>
     <t>En amont du démarrage de la production d'un ouvrage, il doit identifier les impacts, les risques et les causes de panne, d'incidents, d'accidents, alerter les collectivités et les services concernés sur le site de production</t>
   </si>
   <si>
     <t>Lors de l'élaboration de la budgétisation d'un projet, il peut avoir besoin d'exploiter le logiciel comptable spécifique à la gestion de budget</t>
   </si>
   <si>
     <t>Lors de l'analyse de la budgétisation d'un projet, il négocie les tarifs avec les fournisseurs, les bureaux d'études ou les prestataires assurant la maîtrise d'œuvre. Aussi, il entretient une relation de confiance avec les clients tout au long de la production</t>
   </si>
   <si>
     <t>Selon le secteur d'activité dans lequel il intervient, il peut être nommé Responsable de la vérification du respect des normes sécuritaires auprès des équipes d'exploitation et de maintenance de l'entreprise</t>
   </si>
   <si>
     <t>Pour le bon fonctionnement de l'exploitation et de la maintenance sur site, il renseigne les supports de suivi d'intervention et transmet les informations au service concerné</t>
   </si>
   <si>
+    <t>Manager de la maintenance (MS)</t>
+  </si>
+  <si>
     <t>Conception et réalisation de systèmes automatiques</t>
   </si>
   <si>
+    <t>Technicien d'équipement et d'exploitation en électricité</t>
+  </si>
+  <si>
     <t>Installateur en équipements électriques (BM)</t>
   </si>
   <si>
-    <t>Technicien réseaux et services très haut débit</t>
-[...8 lines deleted...]
-    <t>Technicien spécialisé en maintenance avancée</t>
+    <t>Maintenance aéronautique (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Maintenance des systèmes (option A : systèmes de production, option B : systèmes énergétiques et fluidiques, option C : systèmes éoliens, option D : systèmes ascenseurs et élévateurs)</t>
+  </si>
+  <si>
+    <t>Contrôle industriel et régulation automatique</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Maintenance aéronautique (fiche nationale)</t>
-[...14 lines deleted...]
-    <t>Manager de la maintenance (MS)</t>
+    <t>Chargé de maintenance en environnement nucléaire</t>
   </si>
   <si>
     <t>Technicien supérieur de maintenance industrielle</t>
   </si>
   <si>
-    <t>Chargé de maintenance en environnement nucléaire</t>
-[...26 lines deleted...]
-    <t>Électronique, Énergie Électrique, Automatique (fiche nationale)</t>
+    <t>RNCP38270</t>
   </si>
   <si>
     <t>RNCP37115</t>
   </si>
   <si>
+    <t>RNCP37446</t>
+  </si>
+  <si>
     <t>RNCP37531</t>
   </si>
   <si>
-    <t>RNCP37336</t>
-[...8 lines deleted...]
-    <t>RNCP37529</t>
+    <t>RNCP36051</t>
+  </si>
+  <si>
+    <t>RNCP36968</t>
+  </si>
+  <si>
+    <t>RNCP38216</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
-    <t>RNCP36051</t>
-[...14 lines deleted...]
-    <t>RNCP38270</t>
+    <t>RNCP37637</t>
   </si>
   <si>
     <t>RNCP36247</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/24533</t>
   </si>
   <si>
     <t>I1102 : Management et ingénierie de maintenance industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1102</t>
   </si>
   <si>
     <t>I1101 : Direction et ingénierie en entretien infrastructure et bâti</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,51 +832,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK25"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1138,604 +1030,436 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="AB2" t="s">
-        <v>179</v>
+        <v>143</v>
       </c>
       <c r="AC2" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="AD2" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="AE2" t="s">
-        <v>182</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2606</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
       <c r="W3" t="s">
         <v>64</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2606</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>4</v>
       </c>
       <c r="W4" t="s">
         <v>101</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2606</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
         <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2606</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6" t="s">
         <v>67</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
         <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2606</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
         <v>128</v>
       </c>
       <c r="Z7" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>2606</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
       <c r="Y8" t="s">
         <v>129</v>
       </c>
       <c r="Z8" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>2606</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>94</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
       <c r="Y9" t="s">
         <v>130</v>
       </c>
       <c r="Z9" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>2606</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10" t="s">
         <v>71</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
       <c r="Y10" t="s">
         <v>131</v>
       </c>
       <c r="Z10" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>2606</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>84</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
       <c r="Y11" t="s">
         <v>132</v>
       </c>
       <c r="Z11" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>2606</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>2606</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>4</v>
       </c>
       <c r="W13" t="s">
         <v>110</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
-      </c>
-[...160 lines deleted...]
-        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>