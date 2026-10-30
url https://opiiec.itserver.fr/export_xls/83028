--- v1 (2026-09-12)
+++ v2 (2026-10-30)
@@ -415,108 +415,108 @@
   <si>
     <t>Sur le site d'exploitation , il contrôle l'application des règles relatives à l'hygiène, à la sécurité et aux conditions de travail et à l'accessibilité des personnes en situation de handicap</t>
   </si>
   <si>
     <t>Il exécute et suit les opérations de maintien en condition opérationnelle dans le respect des normes, des règles et des directives applicables</t>
   </si>
   <si>
     <t>Lors de la réponse à projet, il est responsable de la rédaction du cahier des charges où il traite l'aspect de mise en œuvre technique, d'organisation de réalisation et d'apport matériel</t>
   </si>
   <si>
     <t>En amont du démarrage de la production d'un ouvrage, il doit identifier les impacts, les risques et les causes de panne, d'incidents, d'accidents, alerter les collectivités et les services concernés sur le site de production</t>
   </si>
   <si>
     <t>Lors de l'élaboration de la budgétisation d'un projet, il peut avoir besoin d'exploiter le logiciel comptable spécifique à la gestion de budget</t>
   </si>
   <si>
     <t>Lors de l'analyse de la budgétisation d'un projet, il négocie les tarifs avec les fournisseurs, les bureaux d'études ou les prestataires assurant la maîtrise d'œuvre. Aussi, il entretient une relation de confiance avec les clients tout au long de la production</t>
   </si>
   <si>
     <t>Selon le secteur d'activité dans lequel il intervient, il peut être nommé Responsable de la vérification du respect des normes sécuritaires auprès des équipes d'exploitation et de maintenance de l'entreprise</t>
   </si>
   <si>
     <t>Pour le bon fonctionnement de l'exploitation et de la maintenance sur site, il renseigne les supports de suivi d'intervention et transmet les informations au service concerné</t>
   </si>
   <si>
+    <t>Maintenance aéronautique (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Maintenance des systèmes (option A : systèmes de production, option B : systèmes énergétiques et fluidiques, option C : systèmes éoliens, option D : systèmes ascenseurs et élévateurs)</t>
+  </si>
+  <si>
+    <t>Contrôle industriel et régulation automatique</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Chargé de maintenance en environnement nucléaire</t>
+  </si>
+  <si>
+    <t>Technicien supérieur de maintenance industrielle</t>
+  </si>
+  <si>
     <t>Manager de la maintenance (MS)</t>
   </si>
   <si>
     <t>Conception et réalisation de systèmes automatiques</t>
   </si>
   <si>
     <t>Technicien d'équipement et d'exploitation en électricité</t>
   </si>
   <si>
     <t>Installateur en équipements électriques (BM)</t>
   </si>
   <si>
-    <t>Maintenance aéronautique (fiche nationale)</t>
-[...14 lines deleted...]
-    <t>Technicien supérieur de maintenance industrielle</t>
+    <t>RNCP36051</t>
+  </si>
+  <si>
+    <t>RNCP36968</t>
+  </si>
+  <si>
+    <t>RNCP38216</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP37637</t>
+  </si>
+  <si>
+    <t>RNCP36247</t>
   </si>
   <si>
     <t>RNCP38270</t>
   </si>
   <si>
     <t>RNCP37115</t>
   </si>
   <si>
     <t>RNCP37446</t>
   </si>
   <si>
     <t>RNCP37531</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP36247</t>
   </si>
   <si>
     <t>I1102 : Management et ingénierie de maintenance industrielle</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1102</t>
   </si>
   <si>
     <t>I1101 : Direction et ingénierie en entretien infrastructure et bâti</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>