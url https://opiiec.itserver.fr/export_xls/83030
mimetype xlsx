--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -412,132 +412,84 @@
   <si>
     <t>Il participe aux actions de communication et de diffusion de la culture risques</t>
   </si>
   <si>
     <t>Avec l'ensemble des directions du groupe, il propose un dispositif pour l'analyse du risque</t>
   </si>
   <si>
     <t>Il aide au pilotage de la "politique d'acceptation des risques" auprès des équipes</t>
   </si>
   <si>
     <t>Il met en place des outils d'analyse et de récolte des informations dans les processus métiers pour les faire évoluer et les rendre plus performants en matière de risques, au sein d'une production de composants plastiques</t>
   </si>
   <si>
     <t>Il rédige des rapports de risques à partir de la suite bureautique et fait des statistiques régulièrement qu'il intègre à sa documentation</t>
   </si>
   <si>
     <t>Il comprend les produits, les changements de produits, les processus métier et les changements de processus rapidement et propose des solutions pour limiter les risques</t>
   </si>
   <si>
     <t>Pour un client dans le domaine du tourisme, il met en place la communication en anglais sur la prévention et la gestion des risques</t>
   </si>
   <si>
     <t>Il mesure les risques financiers de l'entreprise dans l'achat de matières premières</t>
   </si>
   <si>
+    <t>Manager en gestion globale des risques</t>
+  </si>
+  <si>
+    <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
+  </si>
+  <si>
+    <t>Manager des risques industriels (MS)</t>
+  </si>
+  <si>
+    <t>Manager des risques sûreté et malveillance</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Coordonnateur en prévention des risques</t>
-[...29 lines deleted...]
-    <t>Gestion des risques industriels et technologiques (fiche nationale)</t>
+    <t>RNCP36647</t>
+  </si>
+  <si>
+    <t>RNCP36225</t>
+  </si>
+  <si>
+    <t>RNCP37809</t>
+  </si>
+  <si>
+    <t>RNCP37783</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...37 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30069</t>
   </si>
   <si>
     <t>M1201 : Analyse et ingénierie financière</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1201</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -853,51 +805,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK14"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1051,465 +1003,412 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>122</v>
       </c>
       <c r="Z2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC2" t="s">
         <v>135</v>
       </c>
-      <c r="AB2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD2" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="AE2" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2508</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2508</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>124</v>
       </c>
       <c r="Z4" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2508</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
         <v>125</v>
       </c>
       <c r="Z5" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2508</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
         <v>126</v>
       </c>
       <c r="Z6" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2508</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>68</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
         <v>127</v>
       </c>
       <c r="Z7" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>2508</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>2508</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
       <c r="W9" t="s">
         <v>70</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>2508</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>95</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>2508</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>117</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>2508</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>120</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>2508</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>121</v>
-      </c>
-[...21 lines deleted...]
-        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>