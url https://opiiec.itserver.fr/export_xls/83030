--- v1 (2026-07-28)
+++ v2 (2026-10-30)
@@ -412,84 +412,84 @@
   <si>
     <t>Il participe aux actions de communication et de diffusion de la culture risques</t>
   </si>
   <si>
     <t>Avec l'ensemble des directions du groupe, il propose un dispositif pour l'analyse du risque</t>
   </si>
   <si>
     <t>Il aide au pilotage de la "politique d'acceptation des risques" auprès des équipes</t>
   </si>
   <si>
     <t>Il met en place des outils d'analyse et de récolte des informations dans les processus métiers pour les faire évoluer et les rendre plus performants en matière de risques, au sein d'une production de composants plastiques</t>
   </si>
   <si>
     <t>Il rédige des rapports de risques à partir de la suite bureautique et fait des statistiques régulièrement qu'il intègre à sa documentation</t>
   </si>
   <si>
     <t>Il comprend les produits, les changements de produits, les processus métier et les changements de processus rapidement et propose des solutions pour limiter les risques</t>
   </si>
   <si>
     <t>Pour un client dans le domaine du tourisme, il met en place la communication en anglais sur la prévention et la gestion des risques</t>
   </si>
   <si>
     <t>Il mesure les risques financiers de l'entreprise dans l'achat de matières premières</t>
   </si>
   <si>
+    <t>Manager des risques sûreté et malveillance</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Manager en gestion globale des risques</t>
   </si>
   <si>
     <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
   </si>
   <si>
     <t>Manager des risques industriels (MS)</t>
   </si>
   <si>
-    <t>Manager des risques sûreté et malveillance</t>
-[...5 lines deleted...]
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP37783</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36647</t>
   </si>
   <si>
     <t>RNCP36225</t>
   </si>
   <si>
     <t>RNCP37809</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>M1201 : Analyse et ingénierie financière</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1201</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>