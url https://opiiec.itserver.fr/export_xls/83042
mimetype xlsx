--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -402,126 +402,126 @@
   <si>
     <t>Il adapte sa communication à son interlocuteur et réalise des présentations en publics variés.</t>
   </si>
   <si>
     <t>Il développe et entretient la communication avec ses clients et est force de proposition pour des évolutions et/ou des prestations complémentaires.</t>
   </si>
   <si>
     <t>Il analyse, prépare et rédige une argumentation percutante pour ses réunions et présentations clients, ainsi que des réponses aux objections</t>
   </si>
   <si>
     <t>Il rédige, anime les présentations commerciales et communique en anglais avec ses clients</t>
   </si>
   <si>
     <t>Il anime et pilote l'équipe de vente et développe les compétences de ses membres pour le futur</t>
   </si>
   <si>
     <t>Il définit et déploie la stratégie commerciale en animant l'équipe de vente et ajuste celle-ci en cours de déploiement</t>
   </si>
   <si>
     <t>Il négocie les propositions clients grands comptes et entretient la relation contractuelle et le suivi des réalisations</t>
   </si>
   <si>
     <t>Il consolide et analyse les données des propositions commerciales, les facteurs de gains et de pertes de marché pour favoriser les décisions stratégiques</t>
   </si>
   <si>
+    <t>Management et commerce international (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
+  </si>
+  <si>
+    <t>Responsable commerce retail</t>
+  </si>
+  <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Langues et commerce international (fiche nationale)</t>
   </si>
   <si>
     <t>Responsable marketing opérationnel</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
   </si>
   <si>
-    <t>Management et commerce international (fiche nationale)</t>
-[...11 lines deleted...]
-    <t>Responsable commerce retail</t>
+    <t>RNCP35915</t>
+  </si>
+  <si>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
+  </si>
+  <si>
+    <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP37691</t>
   </si>
   <si>
     <t>RNCP36727</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37332</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37995</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP37787</t>
   </si>
   <si>
     <t>D1407 : Relation technico-commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1407</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>