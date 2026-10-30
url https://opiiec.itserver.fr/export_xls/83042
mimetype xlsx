--- v2 (2026-09-12)
+++ v3 (2026-10-30)
@@ -402,126 +402,126 @@
   <si>
     <t>Il adapte sa communication à son interlocuteur et réalise des présentations en publics variés.</t>
   </si>
   <si>
     <t>Il développe et entretient la communication avec ses clients et est force de proposition pour des évolutions et/ou des prestations complémentaires.</t>
   </si>
   <si>
     <t>Il analyse, prépare et rédige une argumentation percutante pour ses réunions et présentations clients, ainsi que des réponses aux objections</t>
   </si>
   <si>
     <t>Il rédige, anime les présentations commerciales et communique en anglais avec ses clients</t>
   </si>
   <si>
     <t>Il anime et pilote l'équipe de vente et développe les compétences de ses membres pour le futur</t>
   </si>
   <si>
     <t>Il définit et déploie la stratégie commerciale en animant l'équipe de vente et ajuste celle-ci en cours de déploiement</t>
   </si>
   <si>
     <t>Il négocie les propositions clients grands comptes et entretient la relation contractuelle et le suivi des réalisations</t>
   </si>
   <si>
     <t>Il consolide et analyse les données des propositions commerciales, les facteurs de gains et de pertes de marché pour favoriser les décisions stratégiques</t>
   </si>
   <si>
+    <t>Chargé de développement commercial et marketing</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manager marketing data et commerce électronique (MS) </t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
+  </si>
+  <si>
     <t>Management et commerce international (fiche nationale)</t>
   </si>
   <si>
     <t>Responsable du développement commercial</t>
   </si>
   <si>
     <t xml:space="preserve">Responsable du développement commercial </t>
   </si>
   <si>
     <t>Manager commercial clients grands comptes</t>
   </si>
   <si>
     <t>Responsable commerce retail</t>
   </si>
   <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Langues et commerce international (fiche nationale)</t>
   </si>
   <si>
     <t>Responsable marketing opérationnel</t>
   </si>
   <si>
-    <t>Chargé de développement commercial et marketing</t>
-[...11 lines deleted...]
-    <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
+    <t>RNCP38025</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP37332</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP37995</t>
   </si>
   <si>
     <t>RNCP35915</t>
   </si>
   <si>
     <t>RNCP37849</t>
   </si>
   <si>
     <t>RNCP38505</t>
   </si>
   <si>
     <t>RNCP38135</t>
   </si>
   <si>
     <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP37691</t>
   </si>
   <si>
     <t>RNCP36727</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP37995</t>
   </si>
   <si>
     <t>D1407 : Relation technico-commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1407</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>