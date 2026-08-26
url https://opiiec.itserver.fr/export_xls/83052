--- v0 (2026-06-13)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -417,273 +417,114 @@
   <si>
     <t>Il anime et manage l'équipe projet et les réunions client afin de s'assurer de la transmission de changements auprès de tous les interlocuteurs</t>
   </si>
   <si>
     <t>Il rédige, pilote et anime des réunions et présentations complexes en anglais</t>
   </si>
   <si>
     <t>Il analyse et propose les améliorations sur le projet ou le contrat</t>
   </si>
   <si>
     <t>Il adapte sa communication à son interlocuteur et argumente sur les objections</t>
   </si>
   <si>
     <t>Il déploie et pilote une méthode agile dans le cadre de son projet, parfois en alternance avec un mode projet classique. Il coordonne les itérations de projet et fait valider les étapes.</t>
   </si>
   <si>
     <t>Il assure et pilote le suivi d'un ou plusieurs projet(s) et manage les points des membres d'équipes sur des projets de grande ampleur</t>
   </si>
   <si>
     <t>Il définit les moyens matériels, humains d'un projet client et assure sa cohérence et son adaptation en fonction des phases de charge du projet</t>
   </si>
   <si>
     <t>Il définit le budget d'un projet client et assure sa cohérence et son adaptation en fonction des phases et de l'évolution du projet</t>
   </si>
   <si>
+    <t>Manager de projets en informatique et systèmes d'information (MS)</t>
+  </si>
+  <si>
+    <t>Chef de projet informatique</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Chef de projet web et stratégie digitale</t>
+  </si>
+  <si>
+    <t>Responsable de projets de formation</t>
+  </si>
+  <si>
+    <t>Manager des projets et programmes (MS)</t>
+  </si>
+  <si>
+    <t>Réseaux &amp; Télécommunications : Pilotage de projets de réseaux</t>
+  </si>
+  <si>
     <t>Chef de projet digital</t>
   </si>
   <si>
-    <t>Expert en conception et réalisation - Animation 3D et Effets Spéciaux</t>
-[...28 lines deleted...]
-  <si>
     <t>Chef de projet en ingénierie documentaire</t>
   </si>
   <si>
-    <t>Chef de projet logiciel et réseau</t>
-[...13 lines deleted...]
-  <si>
     <t>Directeur de projet en conception et développement de solutions informatiques</t>
   </si>
   <si>
-    <t>Manager de projets digitaux en UX Design</t>
-[...47 lines deleted...]
-    <t>Concepteur et chef de projet web</t>
+    <t>RNCP37746</t>
+  </si>
+  <si>
+    <t>RNCP35970</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP38047</t>
+  </si>
+  <si>
+    <t>RNCP36210</t>
+  </si>
+  <si>
+    <t>RNCP37057</t>
+  </si>
+  <si>
+    <t>RNCP35458</t>
   </si>
   <si>
     <t>RNCP38018</t>
   </si>
   <si>
-    <t>RNCP37415</t>
-[...34 lines deleted...]
-  <si>
     <t>RNCP35660</t>
   </si>
   <si>
-    <t>RNCP34568</t>
-[...13 lines deleted...]
-  <si>
     <t>RNCP38503</t>
-  </si>
-[...58 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34203</t>
   </si>
   <si>
     <t>M1803 : Direction des systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1803</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -993,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK38"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1191,726 +1032,436 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="AB2" t="s">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="AC2" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>3301</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>3301</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3301</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>1</v>
       </c>
       <c r="W5" t="s">
         <v>67</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3301</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>3301</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>93</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="Z7" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3301</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>90</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>90</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
       <c r="Y8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Z8" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>3301</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
       <c r="Y9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Z9" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>3301</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>95</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
       <c r="Y10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Z10" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3301</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>4</v>
       </c>
       <c r="W11" t="s">
         <v>108</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
       <c r="Y11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Z11" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>3301</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
       <c r="Y12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Z12" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3301</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
-      </c>
-[...288 lines deleted...]
-        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>