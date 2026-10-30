--- v1 (2026-08-26)
+++ v2 (2026-10-30)
@@ -417,114 +417,114 @@
   <si>
     <t>Il anime et manage l'équipe projet et les réunions client afin de s'assurer de la transmission de changements auprès de tous les interlocuteurs</t>
   </si>
   <si>
     <t>Il rédige, pilote et anime des réunions et présentations complexes en anglais</t>
   </si>
   <si>
     <t>Il analyse et propose les améliorations sur le projet ou le contrat</t>
   </si>
   <si>
     <t>Il adapte sa communication à son interlocuteur et argumente sur les objections</t>
   </si>
   <si>
     <t>Il déploie et pilote une méthode agile dans le cadre de son projet, parfois en alternance avec un mode projet classique. Il coordonne les itérations de projet et fait valider les étapes.</t>
   </si>
   <si>
     <t>Il assure et pilote le suivi d'un ou plusieurs projet(s) et manage les points des membres d'équipes sur des projets de grande ampleur</t>
   </si>
   <si>
     <t>Il définit les moyens matériels, humains d'un projet client et assure sa cohérence et son adaptation en fonction des phases de charge du projet</t>
   </si>
   <si>
     <t>Il définit le budget d'un projet client et assure sa cohérence et son adaptation en fonction des phases et de l'évolution du projet</t>
   </si>
   <si>
+    <t>Directeur de projet en conception et développement de solutions informatiques</t>
+  </si>
+  <si>
     <t>Manager de projets en informatique et systèmes d'information (MS)</t>
   </si>
   <si>
     <t>Chef de projet informatique</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Chef de projet web et stratégie digitale</t>
   </si>
   <si>
     <t>Responsable de projets de formation</t>
   </si>
   <si>
     <t>Manager des projets et programmes (MS)</t>
   </si>
   <si>
     <t>Réseaux &amp; Télécommunications : Pilotage de projets de réseaux</t>
   </si>
   <si>
     <t>Chef de projet digital</t>
   </si>
   <si>
     <t>Chef de projet en ingénierie documentaire</t>
   </si>
   <si>
-    <t>Directeur de projet en conception et développement de solutions informatiques</t>
+    <t>RNCP38503</t>
   </si>
   <si>
     <t>RNCP37746</t>
   </si>
   <si>
     <t>RNCP35970</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP38047</t>
   </si>
   <si>
     <t>RNCP36210</t>
   </si>
   <si>
     <t>RNCP37057</t>
   </si>
   <si>
     <t>RNCP35458</t>
   </si>
   <si>
     <t>RNCP38018</t>
   </si>
   <si>
     <t>RNCP35660</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38503</t>
   </si>
   <si>
     <t>M1803 : Direction des systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1803</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">