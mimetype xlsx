--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -412,60 +412,60 @@
   <si>
     <t>Il améliore et adapte ses méthodologies afin de réaliser des gains de productivité</t>
   </si>
   <si>
     <t>Il déploie le plan de test et validation en restant dans le cahier des charges défini par la mission</t>
   </si>
   <si>
     <t>Il analyse et préconise les risques potentiels avec l'équipe de développement</t>
   </si>
   <si>
     <t>Il pilote et adapte les process et phases projet afin de respecter les livrables du contrat</t>
   </si>
   <si>
     <t>Il travaille, communique, se forme et lit des documentations techniques en anglais</t>
   </si>
   <si>
     <t>Il définit et rédige des process à destination des formateurs ou consultants pour optimiser et faciliter la formation aux utilisateurs et administrateurs</t>
   </si>
   <si>
     <t>Lors d'une recette de test, il est capable d'identifier l'origine d'une anomalie très en amont et de modifier le process avec l'interlocuteur projet</t>
   </si>
   <si>
     <t>En début de test, il teste des variantes par rapport au scénario de test prévu et modifie le protocole</t>
   </si>
   <si>
+    <t>Informatique : Réalisation d'applications : conception, développement, validation</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Informatique : Réalisation d'applications : conception, développement, validation</t>
+    <t>RNCP35475</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP35475</t>
   </si>
   <si>
     <t>M1805 : Études et développement informatique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1805</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">