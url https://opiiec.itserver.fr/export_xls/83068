--- v0 (2026-06-13)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -411,51 +411,63 @@
   <si>
     <t>Il assure le suivi de l'architecture des fonctionnalités de la Blockchain, pilote et adapte les phases du projet afin de respecter les délais définis dans le contrat.</t>
   </si>
   <si>
     <t>Dans le cadre d'un projet, il permet aux parties prenantes de déterminer les consensus, de partager une même signification des données afin de garantir un partage des informations par tous</t>
   </si>
   <si>
     <t>Dans la phase de conception, il effectue les tests et réoriente tout ou partie de la solution afin de respecter le cahier des charges et la conformité juridique et technique.</t>
   </si>
   <si>
     <t>Il rédige et anime des réunions en anglais pour des présentations clients ou des conférences, en utilisant un vocabulaire technique spécifique</t>
   </si>
   <si>
     <t>Lors de ses missions, notamment après le lancement, il intervient en grande majorité à distance avec ses clients et également ses équipes, via les outils de conférence en ligne et de gestion de projet</t>
   </si>
   <si>
     <t>A partir des multiples expériences de blockchains, il apporte des innovations dans les propositions aux clients, afin de les sensibiliser aux impacts concrets des choix qui jalonnent le processus. Il développe ainsi une solution sur mesure.</t>
   </si>
   <si>
     <t>Lors du déroulement des phases projet d'un client, il pilote et anime la transformation avec le client dans sa communication. Il préconise et réalise le suivi des points bloquants.</t>
   </si>
   <si>
     <t>Lors de la rédaction de la proposition client, il anticipe et préconise les éléments méthodologiques et techniques qui sont susceptibles d'évoluer dans un avenir proche.</t>
   </si>
   <si>
+    <t>Concepteur Développeur de Solutions Blockchain</t>
+  </si>
+  <si>
+    <t>Responsable Green IT</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>RNCP41312</t>
+  </si>
+  <si>
+    <t>RNCP40877</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -966,115 +978,127 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>3406</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
       <c r="W3" t="s">
         <v>64</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
+      <c r="Y3" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>3406</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>89</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3406</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">