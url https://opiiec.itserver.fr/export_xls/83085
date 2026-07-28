--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,78 +406,66 @@
   <si>
     <t>En amont du démarrage de ses missions, il prend contact avec le client, imagine et définis sa stratégie commerciale qui lui permettra d'atteindre ses objectifs. Pour cela, il applique le process de marketing "Rigth message in the right place at the right time"</t>
   </si>
   <si>
     <t>Lors d'une baisse du niveau de fréquentation d'un site, il peut susciter les conversations et accorder des promotions aux abonnés Twitter pour relancer l'activité</t>
   </si>
   <si>
     <t>Tout au long du projet, il détaille et relaye les grands messages de l'événement, qui encadrent toutes ses interventions auprès des communautés</t>
   </si>
   <si>
     <t>Il exerce une veille très régulière et recherche les dernières tendances ou évolutions d'un outil pour éviter d'être obsolète. Il s'adapte aux changements et transitions digitales qui s'imposent sur le marché</t>
   </si>
   <si>
     <t>Lorsqu'il effectue sa propre promotion, il met en exergue sa capacité à s'adapter aux transitions digitales qui évoluent rapidement, il doit se former et se mettre à jour pour optimiser les outils de communication</t>
   </si>
   <si>
     <t>Lorsqu'il fait la promotion d'un événement, il doit communiquer au maximum avec les intervenants du projet pour se maintenir informé des changements et évolutions liés à la réalisation de ce dernier</t>
   </si>
   <si>
     <t>Pour être en mesure d'effectuer l'e-réputation d'une entreprise de grande marque,  il est doté d'une très bonne pratique des réseaux sociaux et professionnels, de la blogosphère, des forums et de l'utilisation générale d'un ordinateur</t>
   </si>
   <si>
     <t>Lors des changements de dates d'un événement qu'il promeut au travers d'un plan d'action élaboré, il est capable de planifier ses posts et d'adapter le contenu selon le public cible</t>
   </si>
   <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Manager du contenu - content manager</t>
   </si>
   <si>
     <t>Community manager</t>
   </si>
   <si>
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37776</t>
   </si>
   <si>
-    <t>RNCP37347</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP38138</t>
-  </si>
-[...10 lines deleted...]
-    <t>RNCP34922</t>
   </si>
   <si>
     <t>E1101 : Animation de site multimédia</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -988,54 +976,54 @@
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
         <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4304</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
@@ -1058,194 +1046,170 @@
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>89</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Z4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4304</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4304</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4304</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>92</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4304</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4304</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">