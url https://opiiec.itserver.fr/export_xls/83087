--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -411,147 +411,66 @@
   <si>
     <t>Lors du montage de stand d'exposition, il est présent et vérifie que les règles de sécurité et le plan de montage soient respectés par les équipes techniques</t>
   </si>
   <si>
     <t>Lors de la mise en place d'une foire internationale qui se déroule sur plusieurs semaines, il définit un cahier des charges qui regroupe tous les aspects logistique, technique, gestion du personnel, etc., et s'assure que celui-ci soit bien respecté</t>
   </si>
   <si>
     <t>Quand le client ajoute ou modifie une information du projet comme le repas, il fait en sorte de rendre ces changements possibles et contacte en priorité les traiteurs pour satisfaire le client</t>
   </si>
   <si>
     <t>Lors des étapes de préparation puis d'exploitation, il intervient auprès des équipes techniques et logistiques pour s'assurer du bon déroulement des opérations</t>
   </si>
   <si>
     <t>Lors d'événements produits à l'international, il doit être en mesure de converser avec les clients, les visiteurs et les prestataires liés à la manifestation organisée</t>
   </si>
   <si>
     <t>Pour l'organisation d'un salon, il intervient au démarrage du projet pour prendre contact avec les prestataires, ensuite, à l'étape de préparation et d'installation pour guider l'équipe de montage, puis durant l'exploitation pour encadrer les équipes d'intervenants</t>
   </si>
   <si>
     <t>Lors de l'organisation d'un événement, il explique à ses équipes l'importance de l'esprit de cohésion, de la communication et de la coordination entre les individus</t>
   </si>
   <si>
     <t>Lors de la mise en œuvre d'un projet, il vérifie la correspondance des coûts, des délais et de la qualité par phase</t>
   </si>
   <si>
-    <t>Responsable de projets en marketing</t>
-[...13 lines deleted...]
-  <si>
     <t>Manager de la communication</t>
   </si>
   <si>
-    <t>Chef de projet multimédia</t>
-[...10 lines deleted...]
-  <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Responsable de projet marketing communication</t>
-[...23 lines deleted...]
-    <t>RNCP26732</t>
+    <t>Chef de projets évènementiels</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
-    <t>RNCP35582</t>
-[...8 lines deleted...]
-    <t>RNCP34580</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP38023</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30064</t>
   </si>
   <si>
     <t>E1107 : Organisation d'événementiel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1107</t>
   </si>
   <si>
     <t>N1301 : Conception et organisation de la chaîne logistique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK17"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1065,498 +984,394 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="AC2" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="AD2" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4303</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4303</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>78</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4303</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>4</v>
       </c>
       <c r="W5" t="s">
         <v>103</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4303</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4303</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>93</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4303</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>94</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4303</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4303</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>84</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4303</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>97</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4303</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4303</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...54 lines deleted...]
-        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>