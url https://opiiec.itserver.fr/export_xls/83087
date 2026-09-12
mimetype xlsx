--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -411,66 +411,66 @@
   <si>
     <t>Lors du montage de stand d'exposition, il est présent et vérifie que les règles de sécurité et le plan de montage soient respectés par les équipes techniques</t>
   </si>
   <si>
     <t>Lors de la mise en place d'une foire internationale qui se déroule sur plusieurs semaines, il définit un cahier des charges qui regroupe tous les aspects logistique, technique, gestion du personnel, etc., et s'assure que celui-ci soit bien respecté</t>
   </si>
   <si>
     <t>Quand le client ajoute ou modifie une information du projet comme le repas, il fait en sorte de rendre ces changements possibles et contacte en priorité les traiteurs pour satisfaire le client</t>
   </si>
   <si>
     <t>Lors des étapes de préparation puis d'exploitation, il intervient auprès des équipes techniques et logistiques pour s'assurer du bon déroulement des opérations</t>
   </si>
   <si>
     <t>Lors d'événements produits à l'international, il doit être en mesure de converser avec les clients, les visiteurs et les prestataires liés à la manifestation organisée</t>
   </si>
   <si>
     <t>Pour l'organisation d'un salon, il intervient au démarrage du projet pour prendre contact avec les prestataires, ensuite, à l'étape de préparation et d'installation pour guider l'équipe de montage, puis durant l'exploitation pour encadrer les équipes d'intervenants</t>
   </si>
   <si>
     <t>Lors de l'organisation d'un événement, il explique à ses équipes l'importance de l'esprit de cohésion, de la communication et de la coordination entre les individus</t>
   </si>
   <si>
     <t>Lors de la mise en œuvre d'un projet, il vérifie la correspondance des coûts, des délais et de la qualité par phase</t>
   </si>
   <si>
+    <t>Chef de projets évènementiels</t>
+  </si>
+  <si>
     <t>Manager de la communication</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Chef de projets évènementiels</t>
+    <t>RNCP38023</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38023</t>
   </si>
   <si>
     <t>E1107 : Organisation d'événementiel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1107</t>
   </si>
   <si>
     <t>N1301 : Conception et organisation de la chaîne logistique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>