--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,74 +406,50 @@
     <t>Pour le montage et démontage d'un salon, il réalise un planning prévisionnel coordonnant ainsi les moyens humains et matériels</t>
   </si>
   <si>
     <t>Lors du montage d'un stand, il assiste le responsable de la sécurité du site pour coordonner les modalités techniques et logistiques avec les normes sécuritaires</t>
   </si>
   <si>
     <t>Avant de prendre une décision, il échange avec ses équipes pour élaborer la meilleure stratégie possible dans l'intérêt de l'événement</t>
   </si>
   <si>
     <t>Sur une exposition, il utilise des nouveautés technologiques pour gérer la réception des visiteurs, tel qu'un flasheur pour scanner le code barre du ticket d'entrée</t>
   </si>
   <si>
     <t>Dans le cadre d'un concert, il encadre une équipe de Régisseurs généraux et gère la répartition des tâches en fonction des spécificités de chacun</t>
   </si>
   <si>
     <t>Il met en place les équipes de manière à diversifier les groupes de personnes plus et moins expérimentées</t>
   </si>
   <si>
     <t>Lorsqu'il guide les équipes techniques, il est en étroite collaboration avec le Chargé de sécurité pour la mise en œuvre du respect des normes lors du montage et de l'exploitation de la manifestation. Il doit maîtriser les règles HSE et être à jour des habilitations (SSIAP, SST, etc)</t>
   </si>
   <si>
     <t>Lorsque le cahier des charges est modifié en cours de projet, il doit l'adapter et proposer des solutions au regard des éventuelles problématiques budgétaires ou techniques</t>
   </si>
   <si>
     <t>Lors d'un événement, il priorise ses activités et celles de ses partenaires en fonction du déroulement prévu</t>
-  </si>
-[...22 lines deleted...]
-    <t>RNCP36531</t>
   </si>
   <si>
     <t>E1107 : Organisation d'événementiel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1107</t>
   </si>
   <si>
     <t>L1509 : Régie générale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=L1509</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -983,172 +959,148 @@
       </c>
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AB2" t="s">
         <v>124</v>
       </c>
-      <c r="Z2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC2" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="AD2" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="AE2" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4206</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
-      <c r="Y3" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4206</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4206</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>4</v>
       </c>
       <c r="W5" t="s">
         <v>103</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4206</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">