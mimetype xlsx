--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -409,135 +409,72 @@
   <si>
     <t>Il conseille l'organisateur d'un séminaire des risques potentiels encourus et propose des solutions adaptées (ex. événement réalisé en extérieur).</t>
   </si>
   <si>
     <t>En collaboration avec le directeur technique, il rédige et adapte le dossier de sécurité spécifique à l'événement sur lequel il intervient. Il intègre les analyses effectuées, les risques détectés et les solutions proposées.</t>
   </si>
   <si>
     <t>Il affecte et positionne ses équipes d'agents de sécurité sur le site pour l'exploitation de l'événement. En collaboration avec le Directeur technique, il adapte le rôle et le planning de chacun, en lien avec le plan de prévention établi.</t>
   </si>
   <si>
     <t>Il s'assure de la bonne compréhension et du respect des consignes afin d'assurer une relation de confiance. Il élabore des missions claires et précises pour le bon fonctionnement de l'activité.</t>
   </si>
   <si>
     <t>Sa présence est nécessaire sur toute la durée de l'événement. Il est en mesure d'intervenir à tout moment, et contrôle la mise en œuvre des activités ayant lieu au cours de l'événement.</t>
   </si>
   <si>
     <t>Sur le site d'un festival, il prévient l'organisateur, l'équipe de manutention et les agents de sécurité des points de vigilance pour la mise en œuvre de leurs activités et propose des solutions adaptées.</t>
   </si>
   <si>
     <t>Il effectue un diagnostic après le contrôle de l'état des lieux, prévient des risques potentiels et propose la mise en place de techniques d'organisation et de manutention permettant d'éviter les risques et de respecter les normes en vigueur.</t>
   </si>
   <si>
     <t>Pour être capable de sécuriser l'environnement d'une manifestation, il informe les managers impliqués de la cartographie des risques identifiés dans d'autres événements du même type.</t>
   </si>
   <si>
-    <t>Animateur qualité sécurité environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
-    <t xml:space="preserve">Manager qualité hygiène sécurité environnement </t>
-[...2 lines deleted...]
-    <t>Chef d'équipe en sécurité privée</t>
+    <t>Responsable qualité hygiène sécurité environnement</t>
+  </si>
+  <si>
+    <t>Responsable qualité, santé, sécurité, environnement</t>
   </si>
   <si>
     <t>Manager qualité sécurité environnement</t>
   </si>
   <si>
-    <t>Responsable qualité hygiène sécurité environnement</t>
-[...28 lines deleted...]
-  <si>
     <t>RNCP36916</t>
   </si>
   <si>
-    <t>RNCP36633</t>
-[...2 lines deleted...]
-    <t>RNCP36515</t>
+    <t>RNCP37656</t>
+  </si>
+  <si>
+    <t>RNCP35862</t>
   </si>
   <si>
     <t>RNCP36851</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30098</t>
   </si>
   <si>
     <t>K2502 : Management de sécurité privée</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2502</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -853,51 +790,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK15"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1051,473 +988,400 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="AB2" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="AC2" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="AD2" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="AE2" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4201</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4201</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>4</v>
       </c>
       <c r="W4" t="s">
         <v>102</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4201</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4201</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4201</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4201</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>94</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4201</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4201</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>84</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4201</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>97</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4201</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4201</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>4</v>
       </c>
       <c r="W13" t="s">
         <v>111</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...29 lines deleted...]
-        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>