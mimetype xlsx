--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -409,72 +409,72 @@
   <si>
     <t>Il conseille l'organisateur d'un séminaire des risques potentiels encourus et propose des solutions adaptées (ex. événement réalisé en extérieur).</t>
   </si>
   <si>
     <t>En collaboration avec le directeur technique, il rédige et adapte le dossier de sécurité spécifique à l'événement sur lequel il intervient. Il intègre les analyses effectuées, les risques détectés et les solutions proposées.</t>
   </si>
   <si>
     <t>Il affecte et positionne ses équipes d'agents de sécurité sur le site pour l'exploitation de l'événement. En collaboration avec le Directeur technique, il adapte le rôle et le planning de chacun, en lien avec le plan de prévention établi.</t>
   </si>
   <si>
     <t>Il s'assure de la bonne compréhension et du respect des consignes afin d'assurer une relation de confiance. Il élabore des missions claires et précises pour le bon fonctionnement de l'activité.</t>
   </si>
   <si>
     <t>Sa présence est nécessaire sur toute la durée de l'événement. Il est en mesure d'intervenir à tout moment, et contrôle la mise en œuvre des activités ayant lieu au cours de l'événement.</t>
   </si>
   <si>
     <t>Sur le site d'un festival, il prévient l'organisateur, l'équipe de manutention et les agents de sécurité des points de vigilance pour la mise en œuvre de leurs activités et propose des solutions adaptées.</t>
   </si>
   <si>
     <t>Il effectue un diagnostic après le contrôle de l'état des lieux, prévient des risques potentiels et propose la mise en place de techniques d'organisation et de manutention permettant d'éviter les risques et de respecter les normes en vigueur.</t>
   </si>
   <si>
     <t>Pour être capable de sécuriser l'environnement d'une manifestation, il informe les managers impliqués de la cartographie des risques identifiés dans d'autres événements du même type.</t>
   </si>
   <si>
+    <t>Manager qualité sécurité environnement</t>
+  </si>
+  <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
     <t>Responsable qualité hygiène sécurité environnement</t>
   </si>
   <si>
     <t>Responsable qualité, santé, sécurité, environnement</t>
   </si>
   <si>
-    <t>Manager qualité sécurité environnement</t>
+    <t>RNCP36851</t>
   </si>
   <si>
     <t>RNCP36916</t>
   </si>
   <si>
     <t>RNCP37656</t>
   </si>
   <si>
     <t>RNCP35862</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP36851</t>
   </si>
   <si>
     <t>K2502 : Management de sécurité privée</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2502</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>