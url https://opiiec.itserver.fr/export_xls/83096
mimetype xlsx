--- v2 (2026-09-12)
+++ v3 (2026-10-30)
@@ -409,72 +409,72 @@
   <si>
     <t>Il conseille l'organisateur d'un séminaire des risques potentiels encourus et propose des solutions adaptées (ex. événement réalisé en extérieur).</t>
   </si>
   <si>
     <t>En collaboration avec le directeur technique, il rédige et adapte le dossier de sécurité spécifique à l'événement sur lequel il intervient. Il intègre les analyses effectuées, les risques détectés et les solutions proposées.</t>
   </si>
   <si>
     <t>Il affecte et positionne ses équipes d'agents de sécurité sur le site pour l'exploitation de l'événement. En collaboration avec le Directeur technique, il adapte le rôle et le planning de chacun, en lien avec le plan de prévention établi.</t>
   </si>
   <si>
     <t>Il s'assure de la bonne compréhension et du respect des consignes afin d'assurer une relation de confiance. Il élabore des missions claires et précises pour le bon fonctionnement de l'activité.</t>
   </si>
   <si>
     <t>Sa présence est nécessaire sur toute la durée de l'événement. Il est en mesure d'intervenir à tout moment, et contrôle la mise en œuvre des activités ayant lieu au cours de l'événement.</t>
   </si>
   <si>
     <t>Sur le site d'un festival, il prévient l'organisateur, l'équipe de manutention et les agents de sécurité des points de vigilance pour la mise en œuvre de leurs activités et propose des solutions adaptées.</t>
   </si>
   <si>
     <t>Il effectue un diagnostic après le contrôle de l'état des lieux, prévient des risques potentiels et propose la mise en place de techniques d'organisation et de manutention permettant d'éviter les risques et de respecter les normes en vigueur.</t>
   </si>
   <si>
     <t>Pour être capable de sécuriser l'environnement d'une manifestation, il informe les managers impliqués de la cartographie des risques identifiés dans d'autres événements du même type.</t>
   </si>
   <si>
+    <t>Responsable qualité hygiène sécurité environnement</t>
+  </si>
+  <si>
+    <t>Responsable qualité, santé, sécurité, environnement</t>
+  </si>
+  <si>
     <t>Manager qualité sécurité environnement</t>
   </si>
   <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
-    <t>Responsable qualité hygiène sécurité environnement</t>
-[...2 lines deleted...]
-    <t>Responsable qualité, santé, sécurité, environnement</t>
+    <t>RNCP37656</t>
+  </si>
+  <si>
+    <t>RNCP35862</t>
   </si>
   <si>
     <t>RNCP36851</t>
   </si>
   <si>
     <t>RNCP36916</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP35862</t>
   </si>
   <si>
     <t>K2502 : Management de sécurité privée</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2502</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>