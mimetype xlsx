--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -410,90 +410,60 @@
   <si>
     <t>Pour le salon de l'automobile, il coordonne et effectue des tests de vérification de la conception des stands et emplacements selon diverses spécifications réglementaires</t>
   </si>
   <si>
     <t>Pour une exposition inédite, il conçoit des modules démontables, écologiques et durables, pour permettre une expérience unique aux spectateurs, sur le plan artistique et sur la responsabilité individuelle</t>
   </si>
   <si>
     <t>Tout au long du projet de design, il crée et exécute des modifications de conception de divers degrés de complexité en s'assurant que les paramètres de performance sont respectés</t>
   </si>
   <si>
     <t>Il transmet les plans d'implantation au Responsable de la sécurité, afin qu'il contrôle les évacuations et fasse des simulations en 3D, des flux de personnes</t>
   </si>
   <si>
     <t>Pour la rédaction du cahier des charges de la conception d'un mobilier éphémère, il utilise les logiciels de traitement de texte et de présentation de support</t>
   </si>
   <si>
     <t>Il suit le projet avec le client en anticipant les points de difficultés probables, de la rédaction du cahier des charges à la conception du projet</t>
   </si>
   <si>
     <t>Lors de la conception d'un projet publicitaire, il adapte son mode de communication aux intervenants et propose des rdv en visioconférence</t>
   </si>
   <si>
     <t>Au sein de son bureau d'étude spécialisé en structures aériennes, il propose des innovations technologiques afin de développer de nouveaux produits ou d'améliorer les produits existants (optimisation, légèreté, transport, réduction des coûts, etc.)</t>
   </si>
   <si>
-    <t>Designer en innovation durable</t>
-[...5 lines deleted...]
-    <t>Décorateur-conseiller en design d'espace</t>
+    <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Architecte d’intérieur designer scénographe</t>
   </si>
   <si>
-    <t>Designer concepteur de projet</t>
-[...14 lines deleted...]
-    <t>RNCP34543</t>
+    <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37801</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP99999</t>
   </si>
   <si>
     <t>F1102 : Conception - aménagement d'espaces intérieurs</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1102</t>
   </si>
   <si>
     <t>H1206 : Management et ingénierie études, recherche et développement industriel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1206</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1007,273 +977,243 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE2" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4207</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4207</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4207</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4207</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6" t="s">
         <v>67</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4207</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>68</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4207</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4207</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
       <c r="W9" t="s">