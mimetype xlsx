--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -410,60 +410,60 @@
   <si>
     <t>Pour le salon de l'automobile, il coordonne et effectue des tests de vérification de la conception des stands et emplacements selon diverses spécifications réglementaires</t>
   </si>
   <si>
     <t>Pour une exposition inédite, il conçoit des modules démontables, écologiques et durables, pour permettre une expérience unique aux spectateurs, sur le plan artistique et sur la responsabilité individuelle</t>
   </si>
   <si>
     <t>Tout au long du projet de design, il crée et exécute des modifications de conception de divers degrés de complexité en s'assurant que les paramètres de performance sont respectés</t>
   </si>
   <si>
     <t>Il transmet les plans d'implantation au Responsable de la sécurité, afin qu'il contrôle les évacuations et fasse des simulations en 3D, des flux de personnes</t>
   </si>
   <si>
     <t>Pour la rédaction du cahier des charges de la conception d'un mobilier éphémère, il utilise les logiciels de traitement de texte et de présentation de support</t>
   </si>
   <si>
     <t>Il suit le projet avec le client en anticipant les points de difficultés probables, de la rédaction du cahier des charges à la conception du projet</t>
   </si>
   <si>
     <t>Lors de la conception d'un projet publicitaire, il adapte son mode de communication aux intervenants et propose des rdv en visioconférence</t>
   </si>
   <si>
     <t>Au sein de son bureau d'étude spécialisé en structures aériennes, il propose des innovations technologiques afin de développer de nouveaux produits ou d'améliorer les produits existants (optimisation, légèreté, transport, réduction des coûts, etc.)</t>
   </si>
   <si>
+    <t>Architecte d’intérieur designer scénographe</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Architecte d’intérieur designer scénographe</t>
+    <t>RNCP37801</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP37801</t>
   </si>
   <si>
     <t>F1102 : Conception - aménagement d'espaces intérieurs</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1102</t>
   </si>
   <si>
     <t>H1206 : Management et ingénierie études, recherche et développement industriel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1206</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>