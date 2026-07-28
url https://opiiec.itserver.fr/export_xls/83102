--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,156 +406,66 @@
   <si>
     <t>Il répertorie l'ensemble des prestations techniques nécessaires sur le stand avant, pendant et après la manifestation</t>
   </si>
   <si>
     <t>Il assiste la conception d'ouvrages, de produits ou d'événements et maîtrise les méthodes, les normes et les outils standards de conception des plans de produit, d'aménagement, de structures</t>
   </si>
   <si>
     <t>Il assiste les exposants pendant la durée de l'événement, tout au long de leurs opérations de promotion. Il se montre réactif et agit en fonction de la demande et du contexte</t>
   </si>
   <si>
     <t>Il adapte les outils et matériaux utilisés sur le stand en fonction de l'environnement (exposition, lumière, emplacement, etc.) pour valoriser au maximum l'entité</t>
   </si>
   <si>
     <t>Il intègre les objectifs commerciaux au type de présentation de stand sélectionné</t>
   </si>
   <si>
     <t>Il connaît, adapte et respecte les normes de sécurité liées à l'installation de stands</t>
   </si>
   <si>
     <t>Il est à l'aise sur la lecture en 3D et utilise un logiciel de modélisation des espaces en 3D</t>
   </si>
   <si>
     <t>Il est doté d'une certaine connaissance des matériaux et outils utilisés. Il adapte leurs utilisations aux besoins clients.</t>
   </si>
   <si>
-    <t>Responsable de projets en marketing</t>
-[...13 lines deleted...]
-  <si>
     <t>Manager de la communication</t>
   </si>
   <si>
-    <t>Chef de projet multimédia</t>
-[...16 lines deleted...]
-  <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Responsable de projet marketing communication</t>
-[...23 lines deleted...]
-    <t>RNCP26732</t>
+    <t>Chef de projets évènementiels</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
-    <t>RNCP35582</t>
-[...11 lines deleted...]
-    <t>RNCP34580</t>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP38023</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30064</t>
   </si>
   <si>
     <t>E1107 : Organisation d'événementiel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -865,51 +775,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK18"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1063,503 +973,388 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="AC2" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4305</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
       <c r="W3" t="s">
         <v>65</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4305</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>78</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4305</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>79</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4305</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4305</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>69</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4305</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4305</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4305</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10" t="s">
         <v>72</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4305</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4305</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>86</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4305</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>1</v>
       </c>
       <c r="W13" t="s">
         <v>75</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...65 lines deleted...]
-        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>