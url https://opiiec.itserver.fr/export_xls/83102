--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -406,66 +406,66 @@
   <si>
     <t>Il répertorie l'ensemble des prestations techniques nécessaires sur le stand avant, pendant et après la manifestation</t>
   </si>
   <si>
     <t>Il assiste la conception d'ouvrages, de produits ou d'événements et maîtrise les méthodes, les normes et les outils standards de conception des plans de produit, d'aménagement, de structures</t>
   </si>
   <si>
     <t>Il assiste les exposants pendant la durée de l'événement, tout au long de leurs opérations de promotion. Il se montre réactif et agit en fonction de la demande et du contexte</t>
   </si>
   <si>
     <t>Il adapte les outils et matériaux utilisés sur le stand en fonction de l'environnement (exposition, lumière, emplacement, etc.) pour valoriser au maximum l'entité</t>
   </si>
   <si>
     <t>Il intègre les objectifs commerciaux au type de présentation de stand sélectionné</t>
   </si>
   <si>
     <t>Il connaît, adapte et respecte les normes de sécurité liées à l'installation de stands</t>
   </si>
   <si>
     <t>Il est à l'aise sur la lecture en 3D et utilise un logiciel de modélisation des espaces en 3D</t>
   </si>
   <si>
     <t>Il est doté d'une certaine connaissance des matériaux et outils utilisés. Il adapte leurs utilisations aux besoins clients.</t>
   </si>
   <si>
+    <t>Chef de projets évènementiels</t>
+  </si>
+  <si>
     <t>Manager de la communication</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Chef de projets évènementiels</t>
+    <t>RNCP38023</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38023</t>
   </si>
   <si>
     <t>E1107 : Organisation d'événementiel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1107</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">