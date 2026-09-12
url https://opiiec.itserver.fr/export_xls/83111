--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -401,60 +401,60 @@
   <si>
     <t>Il est à l'aise avec l'outil informatique et capable de renseigner les dossiers projets</t>
   </si>
   <si>
     <t>Sur site, en cas de problématique, il se réfère à sa hiérarchie. Toutefois, dans certains cas, ses connaissances lui permettent de prendre certaines décisions techniques (ex. décider de l'emplacement d'un dispositif de sécurité)</t>
   </si>
   <si>
     <t>Présent auprès de ses équipes, il repère les besoins en formations sécuritaires et prévient sa hiérarchie pour améliorer les compétences de chacun</t>
   </si>
   <si>
     <t>Il maîtrise, adapte et suit le respect des normes incendie sur site lors d'un événement festif</t>
   </si>
   <si>
     <t>Il évalue les besoins en compétences des équipes et vérifie que chacun maîtrise bien les fondamentaux de la sécurité</t>
   </si>
   <si>
     <t>Il adapte les règles et les normes de sécurité à leur mise en œuvre dans chaque lieu de manifestation</t>
   </si>
   <si>
     <t>Il conçoit la sécurité sur un plan systémique, procède à sa mise en place par étape, pour cela, il priorise ses démarches</t>
   </si>
   <si>
     <t>Il adapte son comportement au type de projet, à la clientèle abordée et aux attentes mentionnées</t>
   </si>
   <si>
+    <t>Technicien de maintenance et de travaux en systèmes de sécurité incendie</t>
+  </si>
+  <si>
     <t xml:space="preserve">Agent vérificateur d'appareils extincteurs </t>
   </si>
   <si>
-    <t>Technicien de maintenance et de travaux en systèmes de sécurité incendie</t>
+    <t>RNCP37294</t>
   </si>
   <si>
     <t>RNCP38228</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP37294</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">